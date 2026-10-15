--- v0 (2025-12-05)
+++ v1 (2026-10-15)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="11013"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="10719"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/NEIRO/Documents/2-TENISS/WMTS/2025 WMTS Rankings/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/egilsvaleinis/Library/Mobile Documents/com~apple~CloudDocs/Documents/2-TENISS/WMTS/2025 WMTS Rankings/2025 Rankings/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB9D87F7-CF41-EE46-AF60-E4BB8937BB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AABB5483-7BCA-F642-8B75-489AD10FA9FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="680" windowWidth="27040" windowHeight="16880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="580" windowWidth="11960" windowHeight="14980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -683,81 +683,81 @@
   <si>
     <t>Cambiaso Mariella</t>
   </si>
   <si>
     <t>Orosz Maria</t>
   </si>
   <si>
     <t>Osborn Megan</t>
   </si>
   <si>
     <t>Jarusaitiene Dalia</t>
   </si>
   <si>
     <t>Vindasiute-Narbute Egle</t>
   </si>
   <si>
     <t>Janczukowicz Kinga</t>
   </si>
   <si>
     <t>Martini-Kaminska Grazyna</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
-    <t>2024 Women's Mix Doubles Open</t>
-[...1 lines deleted...]
-  <si>
     <t>Points</t>
   </si>
   <si>
-    <t>2024 Women's Mix Doubles 40+</t>
-[...23 lines deleted...]
-    <t>2024 Women's Mix Doubles 80+</t>
+    <t>2025 Women's Mix Doubles Open</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 40+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 45+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 50+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 55+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 60+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 65+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 70+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 75+</t>
+  </si>
+  <si>
+    <t>2025 Women's Mix Doubles 80+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -927,94 +927,93 @@
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="18" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Followed Hyperlink" xfId="3" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="5" builtinId="9" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -1308,83 +1307,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G249"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A196" zoomScale="136" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J205" sqref="J205"/>
+    <sheetView tabSelected="1" topLeftCell="A202" zoomScale="136" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B215" sqref="B215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.83203125" style="12" customWidth="1"/>
     <col min="2" max="2" width="32.83203125" customWidth="1"/>
     <col min="3" max="4" width="8.83203125" customWidth="1"/>
     <col min="5" max="5" width="8.83203125" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B1" s="22" t="s">
-        <v>215</v>
+      <c r="B1" s="21" t="s">
+        <v>216</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="23" t="s">
-        <v>216</v>
+      <c r="E1" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="16">
       <c r="A2" s="11"/>
       <c r="B2" s="6"/>
-      <c r="E2" s="24"/>
+      <c r="E2" s="23"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="11">
         <v>1</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1">
         <v>1987</v>
       </c>
       <c r="E3" s="12">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="11">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>89</v>
       </c>
@@ -1751,70 +1750,70 @@
       <c r="D25" s="1">
         <v>1992</v>
       </c>
       <c r="E25" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="11">
         <v>24</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="1">
         <v>1987</v>
       </c>
       <c r="E26" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="16">
-      <c r="A28" s="21" t="s">
+      <c r="A28" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B28" s="25" t="s">
+      <c r="B28" s="24" t="s">
         <v>217</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E28" s="23" t="s">
-        <v>216</v>
+      <c r="E28" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="16">
       <c r="A29" s="11"/>
       <c r="B29" s="9"/>
-      <c r="E29" s="24"/>
+      <c r="E29" s="23"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="11">
         <v>1</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="1">
         <v>1984</v>
       </c>
       <c r="E30" s="12">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="16">
       <c r="A31" s="11">
         <v>2</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>160</v>
       </c>
@@ -2011,70 +2010,70 @@
       <c r="D42" s="1">
         <v>1981</v>
       </c>
       <c r="E42" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="11">
         <v>14</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="1">
         <v>1984</v>
       </c>
       <c r="E43" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="16">
-      <c r="A45" s="21" t="s">
+      <c r="A45" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B45" s="25" t="s">
+      <c r="B45" s="24" t="s">
         <v>218</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E45" s="23" t="s">
-        <v>216</v>
+      <c r="E45" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="16">
       <c r="A46" s="11"/>
       <c r="B46" s="9"/>
-      <c r="E46" s="24"/>
+      <c r="E46" s="23"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="11">
         <v>1</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="1">
         <v>1977</v>
       </c>
       <c r="E47" s="12">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="11">
         <v>2</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>184</v>
       </c>
@@ -2254,70 +2253,70 @@
       <c r="D58" s="1">
         <v>1977</v>
       </c>
       <c r="E58" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="11">
         <v>13</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D59" s="1">
         <v>1977</v>
       </c>
       <c r="E59" s="12">
         <v>3.5</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="16">
-      <c r="A61" s="21" t="s">
+      <c r="A61" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B61" s="25" t="s">
+      <c r="B61" s="24" t="s">
         <v>219</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E61" s="23" t="s">
-        <v>216</v>
+      <c r="E61" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="16">
       <c r="A62" s="11"/>
       <c r="B62" s="9"/>
-      <c r="E62" s="24"/>
+      <c r="E62" s="23"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="11">
         <v>1</v>
       </c>
       <c r="B63" t="s">
         <v>38</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D63" s="4">
         <v>1971</v>
       </c>
       <c r="E63" s="12">
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="11">
         <v>2</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>57</v>
       </c>
@@ -2670,70 +2669,70 @@
       <c r="E84" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="11">
         <v>23</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C85" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="16">
         <v>1971</v>
       </c>
       <c r="E85" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="B86" s="2"/>
     </row>
     <row r="87" spans="1:5" ht="16">
-      <c r="A87" s="21" t="s">
+      <c r="A87" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B87" s="25" t="s">
+      <c r="B87" s="24" t="s">
         <v>220</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E87" s="23" t="s">
-        <v>216</v>
+      <c r="E87" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="16">
       <c r="A88" s="11"/>
       <c r="B88" s="9"/>
-      <c r="E88" s="24"/>
+      <c r="E88" s="23"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="11">
         <v>1</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D89" s="1">
         <v>1967</v>
       </c>
       <c r="E89" s="12">
         <v>84</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="11">
         <v>2</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>43</v>
       </c>
@@ -2746,51 +2745,51 @@
       <c r="E90" s="12">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="11">
         <v>3</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D91" s="1">
         <v>1969</v>
       </c>
       <c r="E91" s="12">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="11">
         <v>4</v>
       </c>
-      <c r="B92" s="20" t="s">
+      <c r="B92" t="s">
         <v>156</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="1">
         <v>1970</v>
       </c>
       <c r="E92" s="12">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="11">
         <v>5</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D93" s="1">
         <v>1969</v>
       </c>
@@ -3188,70 +3187,70 @@
       <c r="E116" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="11">
         <v>29</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D117" s="1">
         <v>1969</v>
       </c>
       <c r="E117" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="B118" s="2"/>
     </row>
     <row r="119" spans="1:5" ht="16">
-      <c r="A119" s="21" t="s">
+      <c r="A119" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B119" s="25" t="s">
+      <c r="B119" s="24" t="s">
         <v>221</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E119" s="23" t="s">
-        <v>216</v>
+      <c r="E119" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="16">
       <c r="A120" s="11"/>
       <c r="B120" s="9"/>
-      <c r="E120" s="24"/>
+      <c r="E120" s="23"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="11">
         <v>1</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="1">
         <v>1962</v>
       </c>
       <c r="E121" s="12">
         <v>80</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="11">
         <v>2</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>135</v>
       </c>
@@ -3638,70 +3637,70 @@
       <c r="E144" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="11">
         <v>25</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C145" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="16">
         <v>1965</v>
       </c>
       <c r="E145" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="B146" s="2"/>
     </row>
     <row r="147" spans="1:5" ht="16">
-      <c r="A147" s="21" t="s">
+      <c r="A147" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B147" s="25" t="s">
+      <c r="B147" s="24" t="s">
         <v>222</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E147" s="23" t="s">
-        <v>216</v>
+      <c r="E147" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="16">
       <c r="A148" s="11"/>
       <c r="B148" s="9"/>
-      <c r="E148" s="24"/>
+      <c r="E148" s="23"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="11">
         <v>1</v>
       </c>
       <c r="B149" t="s">
         <v>45</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="1">
         <v>1959</v>
       </c>
       <c r="E149" s="12">
         <v>53</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="11">
         <v>2</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>55</v>
       </c>
@@ -4134,70 +4133,70 @@
       <c r="D175" s="1">
         <v>1957</v>
       </c>
       <c r="E175" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="11">
         <v>28</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D176" s="1">
         <v>1960</v>
       </c>
       <c r="E176" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5" ht="16">
-      <c r="A178" s="21" t="s">
+      <c r="A178" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B178" s="25" t="s">
+      <c r="B178" s="24" t="s">
         <v>223</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E178" s="23" t="s">
-        <v>216</v>
+      <c r="E178" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="179" spans="1:5" ht="16">
       <c r="A179" s="11"/>
       <c r="B179" s="9"/>
-      <c r="E179" s="24"/>
+      <c r="E179" s="23"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="11">
         <v>1</v>
       </c>
       <c r="B180" t="s">
         <v>42</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D180" s="1">
         <v>1953</v>
       </c>
       <c r="E180" s="12">
         <v>69</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="11">
         <v>2</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>20</v>
       </c>
@@ -4428,70 +4427,70 @@
       <c r="D194" s="4">
         <v>1954</v>
       </c>
       <c r="E194" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="11">
         <v>16</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="1">
         <v>1953</v>
       </c>
       <c r="E195" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5" ht="16">
-      <c r="A197" s="21" t="s">
+      <c r="A197" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B197" s="25" t="s">
+      <c r="B197" s="24" t="s">
         <v>224</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E197" s="23" t="s">
-        <v>216</v>
+      <c r="E197" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="198" spans="1:5" ht="16">
       <c r="A198" s="11"/>
       <c r="B198" s="9"/>
-      <c r="E198" s="24"/>
+      <c r="E198" s="23"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="11">
         <v>1</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D199" s="1">
         <v>1950</v>
       </c>
       <c r="E199" s="12">
         <v>69</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="11">
         <v>2</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>26</v>
       </c>
@@ -4674,70 +4673,70 @@
       <c r="E210" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="11">
         <v>13</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C211" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D211" s="4">
         <v>1949</v>
       </c>
       <c r="E211" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="B212" s="2"/>
     </row>
     <row r="213" spans="1:7" ht="16">
-      <c r="A213" s="21" t="s">
+      <c r="A213" s="20" t="s">
         <v>214</v>
       </c>
-      <c r="B213" s="25" t="s">
+      <c r="B213" s="24" t="s">
         <v>225</v>
       </c>
       <c r="C213" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="E213" s="23" t="s">
-        <v>216</v>
+      <c r="E213" s="22" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="16">
-      <c r="A214" s="26"/>
+      <c r="A214" s="25"/>
       <c r="B214" s="9"/>
-      <c r="E214" s="24"/>
+      <c r="E214" s="23"/>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="11">
         <v>1</v>
       </c>
       <c r="B215" t="s">
         <v>54</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D215" s="1">
         <v>1945</v>
       </c>
       <c r="E215" s="12">
         <v>28.5</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="11">
         <v>2</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>53</v>
       </c>